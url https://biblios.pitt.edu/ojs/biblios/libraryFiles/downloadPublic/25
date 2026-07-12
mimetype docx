--- v1 (2025-12-24)
+++ v2 (2026-07-12)
@@ -536,52 +536,50 @@
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="009775A1" w:rsidRPr="0045733D" w:rsidRDefault="00743F0F" w:rsidP="008F0382">
       <w:pPr>
         <w:pStyle w:val="Data-publishing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="0045733D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Título da obra</w:t>
       </w:r>
       <w:r w:rsidR="00FB11A8" w:rsidRPr="0045733D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009775A1" w:rsidRPr="00BD6701" w:rsidRDefault="00743F0F" w:rsidP="00FB11A8">
@@ -629,90 +627,90 @@
     </w:p>
     <w:p w:rsidR="009775A1" w:rsidRDefault="00743F0F" w:rsidP="00997050">
       <w:pPr>
         <w:pStyle w:val="Authorship"/>
       </w:pPr>
       <w:r w:rsidRPr="00997050">
         <w:t>Primeiro nome Nome do meio Último nome</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009775A1" w:rsidRPr="006B255D" w:rsidRDefault="00743F0F" w:rsidP="006B255D">
       <w:pPr>
         <w:pStyle w:val="AuthorBio-DataP"/>
       </w:pPr>
       <w:r w:rsidRPr="006B255D">
         <w:t>Grau acadêmico mais alto</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009775A1" w:rsidRPr="006B255D" w:rsidRDefault="00743F0F" w:rsidP="006B255D">
       <w:pPr>
         <w:pStyle w:val="AuthorBio-DataP"/>
       </w:pPr>
       <w:r w:rsidRPr="006B255D">
         <w:t>Universidade, Departamento, Cidade, Estado Sigla, País</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009775A1" w:rsidRPr="006B255D" w:rsidRDefault="00840971" w:rsidP="006B255D">
+    <w:p w:rsidR="009775A1" w:rsidRPr="006B255D" w:rsidRDefault="001B007A" w:rsidP="006B255D">
       <w:pPr>
         <w:pStyle w:val="AuthorBio-DataP"/>
       </w:pPr>
       <w:hyperlink r:id="rId9">
         <w:r w:rsidR="00743F0F" w:rsidRPr="006B255D">
           <w:t>e-mail@email.br</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00743F0F" w:rsidRPr="006B255D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009775A1" w:rsidRPr="006B255D" w:rsidRDefault="00840971" w:rsidP="006B255D">
+    <w:p w:rsidR="009775A1" w:rsidRPr="006B255D" w:rsidRDefault="001B007A" w:rsidP="006B255D">
       <w:pPr>
         <w:pStyle w:val="AuthorBio-DataP"/>
       </w:pPr>
       <w:hyperlink r:id="rId10">
         <w:r w:rsidR="00743F0F" w:rsidRPr="006B255D">
           <w:t>https://orcid.org/0000-0002-1825-0097</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00743F0F" w:rsidRPr="006B255D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009775A1" w:rsidRPr="006B255D" w:rsidRDefault="0067653A" w:rsidP="006B255D">
       <w:pPr>
         <w:pStyle w:val="AuthorBio-DataP"/>
       </w:pPr>
       <w:r w:rsidRPr="006B255D">
         <w:t>Minibiografia</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009775A1" w:rsidRPr="008F0382" w:rsidRDefault="00743F0F" w:rsidP="008F0382">
       <w:pPr>
         <w:pStyle w:val="Data-publishing"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_heading=h.44m3kv81smr6" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkStart w:id="1" w:name="_heading=h.44m3kv81smr6" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="008F0382">
         <w:t>Endereço para correspondência do autor principal</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009775A1" w:rsidRPr="00BD6701" w:rsidRDefault="00743F0F" w:rsidP="008807E4">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD6701">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Endereço postal indicando Rua-Avenida, número, Código Postal, Cidade, Sigla do Estado, País.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009775A1" w:rsidRPr="008F0382" w:rsidRDefault="00743F0F" w:rsidP="008F0382">
       <w:pPr>
         <w:pStyle w:val="Data-publishing"/>
       </w:pPr>
       <w:r w:rsidRPr="008F0382">
         <w:t>Originalidade</w:t>
       </w:r>
     </w:p>
@@ -785,52 +783,52 @@
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t xml:space="preserve">link </w:t>
         </w:r>
         <w:r w:rsidR="0039391A" w:rsidRPr="000429CB">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>externo</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId12" w:anchor=":~:text=Pol%C3%ADtica%20de%20Preprints%20Posprint%20de%20la%20Revista%20Biblios%C2%A0" w:history="1"/>
       <w:hyperlink r:id="rId13" w:anchor=":~:text=Pol%C3%ADtica%20de%20Preprints%20Posprint%20de%20la%20Revista%20Biblios%C2%A0" w:history="1">
         <w:r w:rsidR="006A2E75" w:rsidRPr="003C3867">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="009775A1" w:rsidRPr="00EB3FAD" w:rsidRDefault="00743F0F" w:rsidP="008F0382">
       <w:pPr>
         <w:pStyle w:val="Data-publishing"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_heading=h.k0l507ui1hmh" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkStart w:id="2" w:name="_heading=h.k0l507ui1hmh" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00EB3FAD">
         <w:t>Informações sobre o trabalho</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009775A1" w:rsidRPr="00BD6701" w:rsidRDefault="00743F0F" w:rsidP="001B09DE">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD6701">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Todos os trabalhos publicados na Revista Biblios receberão um DOI.</w:t>
       </w:r>
       <w:r w:rsidR="001B09DE">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6701">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
@@ -1054,58 +1052,78 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009775A1" w:rsidRPr="00EB3FAD" w:rsidRDefault="00743F0F" w:rsidP="008F0382">
       <w:pPr>
         <w:pStyle w:val="Data-publishing"/>
       </w:pPr>
       <w:r w:rsidRPr="00EB3FAD">
         <w:t>Uso de inteligência artificial</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009775A1" w:rsidRPr="00BD6701" w:rsidRDefault="00743F0F" w:rsidP="00E00096">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD6701">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">A Revista Biblios adota a recomendação feita pelo COPE (Comitê de Ética em Publicações) e SciELO de que autores podem usar ferramentas de IA para auxiliar na preparação, redação, revisão e tradução de seus trabalhos, mas somente humanos podem ser considerados autores. O uso de IA deve ser relatado no resumo e na seção de métodos. Certifique-se de que todo o material citado esteja devidamente referenciado, incluindo citações diretas, e que as fontes citadas apoiem as alegações feitas pelo aplicativo de IA, pois elas geralmente geram referências a trabalhos inexistentes. Os autores são responsáveis por seu trabalho, e não usar IA é uma violação ética dos princípios de </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BD6701">
+        <w:t xml:space="preserve">A Revista Biblios adota a recomendação feita pelo COPE (Comitê de Ética em Publicações) e SciELO de que autores podem usar ferramentas de IA para auxiliar na preparação, redação, revisão e tradução de seus trabalhos, mas somente humanos podem ser considerados autores. O uso de IA deve ser relatado no resumo e na seção de métodos. Certifique-se de que todo o material citado esteja devidamente referenciado, incluindo citações diretas, e que as fontes citadas apoiem as alegações feitas pelo aplicativo de IA, pois elas geralmente geram referências a trabalhos inexistentes. Os autores são responsáveis por seu trabalho, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidR="0031361B">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">usar IA sem mencionar é uma violação ética dos princípios </w:t>
+      </w:r>
+      <w:r w:rsidR="0031361B">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>transparência e honestidade na pesquisa. Registre aqui se o uso de IA foi mencionado no resumo e o método usado para conduzir a pesquisa, incluindo quais ferramentas foram usadas. Quando a pesquisa não utiliza IA, indique: não aplicável.</w:t>
+        <w:t>de transparência e honestidade na pesquisa.</w:t>
+      </w:r>
+      <w:r w:rsidR="0031361B">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD6701">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Registre aqui se o uso de IA foi mencionado no resumo e o método usado para conduzir a pesquisa, incluindo quais ferramentas foram usadas. Quando a pesquisa não utiliza IA, indique: não aplicável.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009775A1" w:rsidRPr="00EB3FAD" w:rsidRDefault="00743F0F" w:rsidP="008F0382">
       <w:pPr>
         <w:pStyle w:val="Data-publishing"/>
       </w:pPr>
       <w:r w:rsidRPr="00EB3FAD">
         <w:t>Financiamento</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A01173" w:rsidRPr="00A01173" w:rsidRDefault="00A01173" w:rsidP="00A01173">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A01173">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Se o manuscrito fizer parte de um projeto de pesquisa, forneça as seguintes informações:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A01173" w:rsidRPr="00A01173" w:rsidRDefault="00A01173" w:rsidP="00B3175B">
       <w:pPr>
@@ -1718,313 +1736,89 @@
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD6701">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Você gostaria de compartilhar pelo menos os metadados do conjunto de dados? </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6701">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">( ) </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6701">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:br/>
         <w:t>Mas</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009775A1" w:rsidRPr="00717B59" w:rsidRDefault="00743F0F" w:rsidP="008F0382">
+    <w:p w:rsidR="009775A1" w:rsidRPr="00EB3FAD" w:rsidRDefault="00743F0F" w:rsidP="001A5842">
       <w:pPr>
         <w:pStyle w:val="Data-publishing"/>
       </w:pPr>
-      <w:r w:rsidRPr="00717B59">
-[...217 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00EB3FAD">
+        <w:t>Licença de uso - uso exclusivo do periódico</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009775A1" w:rsidRPr="00BD6701" w:rsidRDefault="00743F0F" w:rsidP="001A5842">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD6701">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Os autores concedem à Biblios direitos exclusivos de primeira publicação, com o trabalho simultaneamente licenciado sob uma Licença Creative Commons Atribuição (CC BY) 4.0 Internacional. Esta licença permite</w:t>
+      </w:r>
+      <w:r w:rsidR="0067653A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que terceiros remixem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD6701">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, adaptem e desenvolvam o trabalho publicado, dando os devidos créditos pela autoria e publicação inicial neste periódico. Os autores estão autorizados a firmar acordos adicionais separados para distribuição não exclusiva da versão publicada do trabalho no periódico (por exemplo, publicação em um repositório institucional, em um site pessoal, publicação de uma tradução ou como um capítulo de livro), com reconhecimento de autoria e publicação inicial neste periódico.</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="009775A1" w:rsidRPr="00EB3FAD" w:rsidRDefault="00743F0F" w:rsidP="001A5842">
       <w:pPr>
         <w:pStyle w:val="Data-publishing"/>
       </w:pPr>
       <w:r w:rsidRPr="00EB3FAD">
         <w:lastRenderedPageBreak/>
-        <w:t>Licença de uso - uso exclusivo do periódico</w:t>
-[...31 lines deleted...]
-      <w:r w:rsidRPr="00EB3FAD">
         <w:t>Editor - uso exclusivo da revista</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009775A1" w:rsidRPr="00BD6701" w:rsidRDefault="00743F0F" w:rsidP="001A5842">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD6701">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Publicado pelo Sistema de Bibliotecas Universitárias da Universidade de Pittsburgh. Responsabilidade compartilhada com universidades parceiras. As ideias expressas neste artigo são dos autores e não representam necessariamente as opiniões dos editores ou da universidade.</w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_heading=h.hjqacvxd9o7y" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w:rsidR="009775A1" w:rsidRPr="00EB3FAD" w:rsidRDefault="00743F0F" w:rsidP="001A5842">
       <w:pPr>
         <w:pStyle w:val="Data-publishing"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
@@ -2185,61 +1979,61 @@
         <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009775A1" w:rsidRPr="00BD6701">
       <w:headerReference w:type="even" r:id="rId17"/>
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:headerReference w:type="first" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="432" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00840971" w:rsidRDefault="00840971">
+    <w:p w:rsidR="001B007A" w:rsidRDefault="001B007A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00840971" w:rsidRDefault="00840971">
+    <w:p w:rsidR="001B007A" w:rsidRDefault="001B007A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2350,61 +2144,61 @@
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:highlight w:val="white"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>Biblias</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00BD6701">
       <w:rPr>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:highlight w:val="white"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t xml:space="preserve"> | Revista de Biblioteconomia e Ciência da Informação</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00840971" w:rsidRDefault="00840971">
+    <w:p w:rsidR="001B007A" w:rsidRDefault="001B007A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00840971" w:rsidRDefault="00840971">
+    <w:p w:rsidR="001B007A" w:rsidRDefault="001B007A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w:rsidR="009775A1" w:rsidRPr="00BD6701" w:rsidRDefault="00743F0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00BD6701">
@@ -2841,51 +2635,51 @@
                           </a:path>
                         </a:pathLst>
                       </a:custGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="12700" cap="flat" cmpd="sng">
                         <a:solidFill>
                           <a:srgbClr val="A5A5A5"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                         <a:round/>
                         <a:headEnd type="none" w="sm" len="sm"/>
                         <a:tailEnd type="none" w="sm" len="sm"/>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+        <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
           <w:drawing>
             <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-20002499</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>76200</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="3175" cy="12700"/>
               <wp:effectExtent b="0" l="0" r="0" t="0"/>
               <wp:wrapNone/>
               <wp:docPr id="34" name="image3.png"/>
               <a:graphic>
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic>
                     <pic:nvPicPr>
                       <pic:cNvPr id="0" name="image3.png"/>
                       <pic:cNvPicPr preferRelativeResize="0"/>
                     </pic:nvPicPr>
                     <pic:blipFill>
                       <a:blip r:embed="rId2"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
@@ -3463,55 +3257,58 @@
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009775A1"/>
     <w:rsid w:val="000429CB"/>
     <w:rsid w:val="00174DC3"/>
     <w:rsid w:val="001751FD"/>
+    <w:rsid w:val="00197FC3"/>
     <w:rsid w:val="001A5842"/>
+    <w:rsid w:val="001B007A"/>
     <w:rsid w:val="001B09DE"/>
     <w:rsid w:val="001C137F"/>
     <w:rsid w:val="00250AB5"/>
     <w:rsid w:val="00312B0F"/>
+    <w:rsid w:val="0031361B"/>
     <w:rsid w:val="00341AEE"/>
     <w:rsid w:val="0039391A"/>
     <w:rsid w:val="003A55CE"/>
     <w:rsid w:val="003C3867"/>
     <w:rsid w:val="003E040E"/>
     <w:rsid w:val="004373CB"/>
     <w:rsid w:val="0045733D"/>
     <w:rsid w:val="00482EF5"/>
     <w:rsid w:val="004C1278"/>
     <w:rsid w:val="004C5B9C"/>
     <w:rsid w:val="005210BA"/>
     <w:rsid w:val="005D04B8"/>
     <w:rsid w:val="0067653A"/>
     <w:rsid w:val="006A2E75"/>
     <w:rsid w:val="006B255D"/>
     <w:rsid w:val="006B502B"/>
     <w:rsid w:val="006C0DBF"/>
     <w:rsid w:val="00717B59"/>
     <w:rsid w:val="00732DFE"/>
     <w:rsid w:val="00735B10"/>
     <w:rsid w:val="00743F0F"/>
     <w:rsid w:val="00750C64"/>
     <w:rsid w:val="00751997"/>
     <w:rsid w:val="00840971"/>
     <w:rsid w:val="0087125E"/>
@@ -6068,79 +5865,79 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhFIE+burKr35HrXyglEWacfHUtoQ==">CgMxLjAyDmguNTFzbHN5bTZuMnE5Mg5oLjQ0bTNrdjgxc21yNjIOaC5rMGw1MDd1aTFobWgyDmguazBsNTA3dWkxaG1oMg5oLmswbDUwN3VpMWhtaDIOaC5oanFhY3Z4ZDlvN3kyDmgua3l6cTV6bjkycnh6Mg5oLmtpdTZmY3BxM3dubDgAciExVDJjd1p1U2xoQi1EWHd4Tk5uQXZzZ1NhZzQ1UzhIMEg=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2D5EA3B-66E6-45CD-8BC4-3782C1F87D21}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8D76F25-8ED9-4D40-8417-FAA4A31D2B0B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>2009</Words>
-  <Characters>11055</Characters>
+  <Words>1972</Words>
+  <Characters>10847</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>92</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>90</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13038</CharactersWithSpaces>
+  <CharactersWithSpaces>12794</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>kep31</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>